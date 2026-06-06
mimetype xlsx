--- v0 (2026-01-21)
+++ v1 (2026-06-06)
@@ -418,58 +418,58 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="30" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="25" customWidth="1" min="6" max="6"/>
+    <col width="25" customWidth="1" min="1" max="1"/>
+    <col width="20" customWidth="1" min="2" max="2"/>
+    <col width="35" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="4" max="4"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
+    <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
-    <col width="30" customWidth="1" min="8" max="8"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>email</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>college_name</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>